--- v0 (2025-10-16)
+++ v1 (2026-05-13)
@@ -140,69 +140,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>POWIATOWY URZĄD PRACY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6AD787" w14:textId="77777777" w:rsidR="00365B9D" w:rsidRPr="00EB3254" w:rsidRDefault="00365B9D" w:rsidP="00365B9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3261" w:hanging="1134"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ul. Bema 2,  21 –  200 Parczew  </w:t>
-[...17 lines deleted...]
-        <w:t>/fax. ( 0-83 ) 355-16-30,  355-16-29</w:t>
+        <w:t>ul. Bema 2,  21 –  200 Parczew  tel/fax. ( 0-83 ) 355-16-30,  355-16-29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DB6024" w14:textId="4CF250FE" w:rsidR="00D378D4" w:rsidRPr="00EB3254" w:rsidRDefault="00365B9D" w:rsidP="00365B9D">
       <w:pPr>
         <w:pStyle w:val="WW-Tekstkomentarza"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="2127"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e-mail: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00EB3254">
           <w:rPr>
@@ -831,51 +813,51 @@
     <w:p w14:paraId="40F1927C" w14:textId="77777777" w:rsidR="00B751E6" w:rsidRPr="00EB3254" w:rsidRDefault="00B751E6" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Na zasadach określonych w:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8D7CC9" w14:textId="77777777" w:rsidR="00B751E6" w:rsidRPr="00EB3254" w:rsidRDefault="00B751E6" w:rsidP="00D132C2">
+    <w:p w14:paraId="0E8D7CC9" w14:textId="4FF574AD" w:rsidR="00B751E6" w:rsidRPr="00EB3254" w:rsidRDefault="00B751E6" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- Ustawie z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia </w:t>
       </w:r>
       <w:r w:rsidR="004B184E" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -908,50 +890,58 @@
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001551A4" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidR="00C1547F" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz.</w:t>
       </w:r>
       <w:r w:rsidR="008E26FE" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>620</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2522F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z późn. zm.</w:t>
       </w:r>
       <w:r w:rsidR="00C1547F" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AA5FFC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -1162,268 +1152,258 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D132C2" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> grudnia 20</w:t>
       </w:r>
       <w:r w:rsidR="003B3FBD" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D132C2" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu  Unii Europejskiej do pomocy de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">3 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu  Unii Europejskiej do pomocy de minimis (Dz. Urz. UE L </w:t>
+      </w:r>
+      <w:r w:rsidR="00C94379" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2023/2831 z 15.12.2023</w:t>
+      </w:r>
       <w:r w:rsidR="00D132C2" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>minimis</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B751E6" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA78702" w14:textId="638741E4" w:rsidR="00C94379" w:rsidRPr="00EB3254" w:rsidRDefault="00C94379" w:rsidP="00D132C2">
+    <w:p w14:paraId="6FA78702" w14:textId="043F09CD" w:rsidR="00C94379" w:rsidRPr="00EB3254" w:rsidRDefault="00C94379" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Rozporządzeniu Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> w sektorze rolnym (Dz. Urz. UE L 352</w:t>
+        <w:t>- Rozporządzeniu Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rolnym (Dz. Urz. UE L 352</w:t>
       </w:r>
       <w:r w:rsidR="00096F1F" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z 24.12.2013, str. 9, z późn.zm.);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64B21D36" w14:textId="5D5F40A6" w:rsidR="00096F1F" w:rsidRPr="00EB3254" w:rsidRDefault="00096F1F" w:rsidP="00D132C2">
+        <w:t xml:space="preserve"> z 24.12.2013, str. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2522F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00096F1F" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B21D36" w14:textId="0A6E7E05" w:rsidR="00096F1F" w:rsidRPr="00EB3254" w:rsidRDefault="00096F1F" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Rozporządzeniu Komisji (UE) nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="768B4B28" w14:textId="3851B22B" w:rsidR="00096F1F" w:rsidRPr="00EB3254" w:rsidRDefault="00096F1F" w:rsidP="00D132C2">
+        <w:t>- Rozporządzeniu Komisji (UE) nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rybołówstwa i akwakultury (Dz. Urz. UE L 190 z 28.06.2014, str. 45);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="768B4B28" w14:textId="6AC662CD" w:rsidR="00096F1F" w:rsidRPr="00EB3254" w:rsidRDefault="00096F1F" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Ustawie z dnia 27 sierpnia 2009 r. o finansach publicznych (Dz. U. 2023, poz. 1270 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>- Ustawie z dnia 27 sierpnia 2009 r. o finansach publicznych (Dz. U. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2522F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>t.j</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2522F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1483</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>., z późn.zm.);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="277231E1" w14:textId="13C0321C" w:rsidR="00A27CAC" w:rsidRPr="00EB3254" w:rsidRDefault="00A27CAC" w:rsidP="00D132C2">
+        <w:t xml:space="preserve"> z późn.zm.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277231E1" w14:textId="3CA0EF45" w:rsidR="00A27CAC" w:rsidRPr="00EB3254" w:rsidRDefault="00A27CAC" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Ustawie z dnia 26 czerwca 1974 r. Kodeks pracy (Dz. U. 2023, poz. 1465 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>- Ustawie z dnia 26 czerwca 1974 r. Kodeks pracy (Dz. U. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2522F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>t.i</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2522F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>277</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. z późn.zm.)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C031436" w14:textId="702EFF8C" w:rsidR="00D132C2" w:rsidRPr="00EB3254" w:rsidRDefault="0066204C" w:rsidP="00D132C2">
+        <w:t xml:space="preserve"> z późn.zm.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C031436" w14:textId="7D7E5DB3" w:rsidR="00D132C2" w:rsidRPr="00EB3254" w:rsidRDefault="0066204C" w:rsidP="00D132C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00D132C2" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -1459,204 +1439,155 @@
       <w:r w:rsidR="00970B00" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D132C2" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> r. poz. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00970B00" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>468</w:t>
       </w:r>
-      <w:r w:rsidR="00C94379" w:rsidRPr="00EB3254">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00D132C2" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2B2A4B" w14:textId="77777777" w:rsidR="00243C59" w:rsidRDefault="00243C59" w:rsidP="00C664F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CE32A6" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRPr="00EB3254" w:rsidRDefault="00B8146A" w:rsidP="00C664F4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F884507" w14:textId="4A152804" w:rsidR="00DC0EDB" w:rsidRPr="00CD26F1" w:rsidRDefault="00243C59" w:rsidP="00CD26F1">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wniosek należy wypełnić czytelnie.  Wnioskodawca </w:t>
+      </w:r>
+      <w:r w:rsidR="001F07BE" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udziela odpowiedzi na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...58 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="001F07BE" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>każdy</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wniosek należy wypełnić czytelnie.  Wnioskodawca </w:t>
+        <w:t xml:space="preserve"> punkt we wniosku</w:t>
       </w:r>
       <w:r w:rsidR="001F07BE" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">udziela odpowiedzi na </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> a jeżeli informacje zawarte w punkcie nie dotyczą Wnioskodawcy należy wpisać „nie dotyczy” , „nie posiadam” lub „nie wymagane”. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB3254">
-[...21 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="45949AC2" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRPr="00EB3254" w:rsidRDefault="00B8146A" w:rsidP="00DC0EDB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69CD00AC" w14:textId="77777777" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00DC0EDB" w:rsidP="00DC0EDB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1689,59 +1620,60 @@
         <w:t>DANE</w:t>
       </w:r>
       <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOTYCZĄCE WNIOSKODAWCY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789FAC3C" w14:textId="77777777" w:rsidR="00FE4427" w:rsidRPr="00EB3254" w:rsidRDefault="00FE4427" w:rsidP="00FE4427">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="209F6D43" w14:textId="40EE13DD" w:rsidR="00B33F3D" w:rsidRPr="00EB3254" w:rsidRDefault="00B33F3D" w:rsidP="006718A9">
+    <w:p w14:paraId="209F6D43" w14:textId="6DAA1E75" w:rsidR="00B33F3D" w:rsidRPr="00EB3254" w:rsidRDefault="00B33F3D" w:rsidP="000A6B27">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="851" w:hanging="284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nazwa</w:t>
       </w:r>
       <w:r w:rsidR="00EB0265" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001551A4" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1760,302 +1692,416 @@
       </w:r>
       <w:r w:rsidR="001551A4" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..................................................</w:t>
       </w:r>
       <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>................................</w:t>
+      </w:r>
       <w:r w:rsidR="00EB0265" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
       <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
       <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="006766BC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2F79BC" w14:textId="57C20F86" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00677233" w:rsidP="006718A9">
+    <w:p w14:paraId="1F2F79BC" w14:textId="5C9F7B6F" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00677233" w:rsidP="000A6B27">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="851" w:hanging="284"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adres siedziby</w:t>
       </w:r>
       <w:r w:rsidR="00EB0265" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> …….</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00EB0265" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="006766BC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5DE554" w14:textId="1A43426C" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00677233" w:rsidP="006718A9">
+    <w:p w14:paraId="7B5DE554" w14:textId="641E67AB" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00C2522F" w:rsidP="000A6B27">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="851" w:hanging="284"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EB3254">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Miejsce prowadzenia działalności ……………………</w:t>
+        <w:t>Adres i m</w:t>
+      </w:r>
+      <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iejsce prowadzenia działalności …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00EB0265" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB3254">
-[...5 lines deleted...]
-        <w:t>……………………………...</w:t>
+      <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidR="00677233" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………...</w:t>
       </w:r>
       <w:r w:rsidR="003C3B08" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="565448E0" w14:textId="77777777" w:rsidR="00EB3254" w:rsidRDefault="00677233" w:rsidP="00EB3254">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoba upoważniona do kontaktu z urzędem: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6B04C9" w14:textId="6CFC813F" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00677233" w:rsidP="00EB3254">
+    <w:p w14:paraId="4B6B04C9" w14:textId="42B66904" w:rsidR="00677233" w:rsidRPr="00EB3254" w:rsidRDefault="00677233" w:rsidP="00EB3254">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Imię i nazwisko ………………</w:t>
+        <w:t>Imię i nazwisko ………</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00A27CAC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………...</w:t>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……...</w:t>
       </w:r>
       <w:r w:rsidR="003C3B08" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..........</w:t>
       </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stanowisko………………………………</w:t>
+        <w:t>Stanowisko………………</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidR="00A27CAC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nr Tel.</w:t>
       </w:r>
       <w:r w:rsidR="001B14AC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; e-mail …</w:t>
       </w:r>
@@ -2170,84 +2216,168 @@
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/zawarcia</w:t>
       </w:r>
       <w:r w:rsidR="001F07BE" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> umowy</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F466917" w14:textId="30E3817A" w:rsidR="001F07BE" w:rsidRPr="00EB3254" w:rsidRDefault="001F07BE" w:rsidP="006718A9">
+    <w:p w14:paraId="0F466917" w14:textId="783431DE" w:rsidR="001F07BE" w:rsidRDefault="001F07BE" w:rsidP="006718A9">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>…………..</w:t>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0877C6C5" w14:textId="278030B5" w:rsidR="00C2522F" w:rsidRDefault="00C2522F" w:rsidP="00C2522F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kontrasygnata umowy  ( dotyczy samorządu gminnego, powiatowego i ich jednostek organizacyjnych)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A061F52" w14:textId="1DCBE120" w:rsidR="00C2522F" w:rsidRDefault="00C2522F" w:rsidP="00C2522F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nazwisko i imię skarbnika (głównego księgowego budżetu) lub osoby upoważnionej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AF7E00" w14:textId="6FBAD91B" w:rsidR="00C2522F" w:rsidRDefault="00C2522F" w:rsidP="00C2522F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………….. stanowisko …………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58858334" w14:textId="2356BD16" w:rsidR="00C2522F" w:rsidRPr="00EB3254" w:rsidRDefault="00C2522F" w:rsidP="00C2522F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr te. …………………………. e-mail …………………………………………….…………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3A4690" w14:textId="77777777" w:rsidR="001B14AC" w:rsidRPr="00EB3254" w:rsidRDefault="003C3B08" w:rsidP="006718A9">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NIP ……………………………..</w:t>
       </w:r>
@@ -2270,182 +2400,194 @@
       <w:r w:rsidR="00117ECC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.      </w:t>
       </w:r>
       <w:r w:rsidR="001B14AC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6. REGON ………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B1C66D" w14:textId="22EB005C" w:rsidR="001B14AC" w:rsidRPr="00EB3254" w:rsidRDefault="001B14AC" w:rsidP="006718A9">
-[...63 lines deleted...]
-    <w:p w14:paraId="3015FB58" w14:textId="77777777" w:rsidR="00965680" w:rsidRPr="00EB3254" w:rsidRDefault="00965680" w:rsidP="006718A9">
+    <w:p w14:paraId="25B1C66D" w14:textId="17938A38" w:rsidR="001B14AC" w:rsidRPr="00EB3254" w:rsidRDefault="001B14AC" w:rsidP="00F97ACF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="851" w:hanging="284"/>
+        <w:ind w:right="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Oznaczenie formy prawnej prowadzonej działalności ………………………………………</w:t>
+        <w:t>Data rozpoczęcia działalności …………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00965680" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00965680" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. KOD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PKD </w:t>
+      </w:r>
+      <w:r w:rsidR="001F07BE" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(przeważające) ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00965680" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="003C3B08" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>……..</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56583E34" w14:textId="77777777" w:rsidR="00EB0265" w:rsidRPr="00EB3254" w:rsidRDefault="001F07BE" w:rsidP="006718A9">
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56583E34" w14:textId="4960453A" w:rsidR="00EB0265" w:rsidRPr="000A6B27" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB3254">
-[...8 lines deleted...]
-    <w:p w14:paraId="12572590" w14:textId="77777777" w:rsidR="00965680" w:rsidRPr="00EB3254" w:rsidRDefault="00291C8D" w:rsidP="00C9648F">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidR="00965680" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oznaczenie formy prawnej prowadzonej </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">działalności </w:t>
+      </w:r>
+      <w:r w:rsidR="001F07BE" w:rsidRPr="000A6B27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12572590" w14:textId="7346BC41" w:rsidR="00965680" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="848" w:hanging="284"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EB3254">
+        <w:ind w:right="848"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="00291C8D" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forma opodatkowania*:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3448C288" w14:textId="77777777" w:rsidR="00291C8D" w:rsidRPr="00EB3254" w:rsidRDefault="00291C8D" w:rsidP="00C9648F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="848"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
@@ -2530,66 +2672,70 @@
     </w:p>
     <w:p w14:paraId="5DF9CF94" w14:textId="77777777" w:rsidR="001551A4" w:rsidRPr="00EB3254" w:rsidRDefault="001551A4" w:rsidP="00C9648F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="848"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inne …………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539D59D9" w14:textId="77777777" w:rsidR="00965680" w:rsidRPr="00EB3254" w:rsidRDefault="00965680" w:rsidP="00C9648F">
+    <w:p w14:paraId="539D59D9" w14:textId="1E52B661" w:rsidR="00965680" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="848" w:hanging="284"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EB3254">
+        <w:ind w:right="848"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00965680" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wielkość podmiotu ubiegającego się o pomoc*</w:t>
       </w:r>
       <w:r w:rsidR="00291C8D" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568CC80D" w14:textId="77777777" w:rsidR="00965680" w:rsidRPr="00EB3254" w:rsidRDefault="00965680" w:rsidP="00C9648F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="848"/>
@@ -2682,122 +2828,130 @@
       <w:r w:rsidR="00117ECC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0F0"/>
       </w:r>
       <w:r w:rsidR="00117ECC" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F181D2E" w14:textId="2B32BF58" w:rsidR="003C3B08" w:rsidRPr="00EB3254" w:rsidRDefault="00291C8D" w:rsidP="00EB3254">
+    <w:p w14:paraId="3F181D2E" w14:textId="67A94022" w:rsidR="003C3B08" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="284" w:right="848" w:hanging="284"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EB3254">
+        <w:ind w:right="848"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidR="00291C8D" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nazwa banku i nr rachunku bankowego</w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB0265" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>……………………………………………………………………………………………………………</w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t>………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B245531" w14:textId="1C747D85" w:rsidR="00DC0EDB" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB3254">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0EDB" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Liczba zatrudnionych pracowników, w przeliczeniu na pełny wymiar czasu pracy, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB3254">
+      <w:r w:rsidR="00DC0EDB" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w dniu złożenia wniosku</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB3254">
+      <w:r w:rsidR="00DC0EDB" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wynosi ………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE4E65B" w14:textId="77777777" w:rsidR="003744B4" w:rsidRPr="00EB3254" w:rsidRDefault="003744B4" w:rsidP="003744B4">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="848"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77661BAE" w14:textId="77777777" w:rsidR="00645734" w:rsidRPr="00EB3254" w:rsidRDefault="001765CB" w:rsidP="001765CB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2997,83 +3151,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8CCA0A" w14:textId="77777777" w:rsidR="00614EC4" w:rsidRPr="00EB3254" w:rsidRDefault="001765CB" w:rsidP="00C9648F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="001551A4" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> miesiącu, za który przysługuje wynagrodzenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> /do ostatniego dnia miesiąca rozliczeniowego/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2FE0DD" w14:textId="77777777" w:rsidR="002F2589" w:rsidRPr="00EB3254" w:rsidRDefault="001765CB" w:rsidP="001765CB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="001551A4" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> miesiącu następnym po miesiącu, za który przysługuje wynagrodzenie</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> / do ….-go dnia kolejnego miesiąca po miesiącu rozliczeniowym/</w:t>
       </w:r>
       <w:r w:rsidR="00A6554A" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D24240" w14:textId="77777777" w:rsidR="00A6554A" w:rsidRPr="00EB3254" w:rsidRDefault="001765CB" w:rsidP="006718A9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3549,51 +3703,51 @@
     </w:p>
     <w:p w14:paraId="23820A7D" w14:textId="6361333E" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="006718A9">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12. System wynagradzania /czasowy, akordowy, prowizyjny/………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FE4A2C" w14:textId="43182BDD" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="00B8146A">
+    <w:p w14:paraId="09FE4A2C" w14:textId="22C6A3BA" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="00B8146A">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00805E82" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -3665,51 +3819,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00645734" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………..………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………….</w:t>
+        <w:t>…………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D7962E" w14:textId="77777777" w:rsidR="006718A9" w:rsidRPr="00EB3254" w:rsidRDefault="006718A9" w:rsidP="006718A9">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3732,514 +3886,792 @@
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005D3299" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kwalifikacje niezbędne lub pożądane</w:t>
       </w:r>
       <w:r w:rsidR="00A144BB" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA91DAD" w14:textId="74C31E7A" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+    <w:p w14:paraId="7EA91DAD" w14:textId="2EE90085" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="000A6B27">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>poziom i rodzaj wykształcenia /minimalny/ ...............................................................................................</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38E4742D" w14:textId="57812E22" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+        <w:t>poziom i rodzaj wykształcenia /minimalny/ ..........................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E4742D" w14:textId="3983CA6C" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="000A6B27">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>uprawnienie ………………………………………………………………………………………………………</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F49C5C7" w14:textId="3ADF8855" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+        <w:t>uprawnienie ……………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F49C5C7" w14:textId="3BC5AE15" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     umiejętności ……………………………………………………………………………………………………..</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C353E8E" w14:textId="1FD0D270" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+        <w:t xml:space="preserve">     umiejętności …………………………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C353E8E" w14:textId="29B42536" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     doświadczenie zawodowe/ wymagany staż pracy/ ………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61ADB091" w14:textId="01E26FA5" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+        <w:t xml:space="preserve">     doświadczenie zawodowe/ wymagany staż pracy/ ……………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ADB091" w14:textId="78A09DF1" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15.Dodatkowe informacje istotne dla Wnioskodawcy </w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>..</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F5B827D" w14:textId="41F93D88" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+        <w:t>……………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5B827D" w14:textId="62A45DD1" w:rsidR="005D3299" w:rsidRPr="00EB3254" w:rsidRDefault="005D3299" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………………………………</w:t>
+        <w:t>…………………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423D7CB4" w14:textId="682C440E" w:rsidR="005D3299" w:rsidRDefault="00387D0F" w:rsidP="00387D0F">
+    <w:p w14:paraId="423D7CB4" w14:textId="1BC8CC66" w:rsidR="005D3299" w:rsidRDefault="00387D0F" w:rsidP="00387D0F">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zgodnie z R</w:t>
+      </w:r>
       <w:r w:rsidR="00B64586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Nazwę zawodu oraz kod zawodu proszę uzupełnić zgodnie z Klasyfikacją Zawodów i Specjalno</w:t>
-[...7 lines deleted...]
-        <w:t>ś</w:t>
+        <w:t>ozporządzenie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00B64586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ci (rozporządzenie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inistra Rodziny, Pracy </w:t>
+      </w:r>
       <w:r w:rsidR="00B64586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MPiPS</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B64586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z dnia 7.08.2014 r. w sprawie klasyfikacji zawodów i specjalności dla potrzeb rynku pracy oraz zakresu jej stosowania – Dz. U. z 2018 r. poz. 227 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olityki </w:t>
+      </w:r>
       <w:r w:rsidR="00B64586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>t.j</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>połecznej</w:t>
+      </w:r>
       <w:r w:rsidR="00B64586">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. z późn.zm)</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21 października 2025 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64586">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w sprawie klasyfikacji zawodów i specjalności </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64586">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potrzeb</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64586">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rynku pracy </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64586">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dz. U. z </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64586">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1534).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61288E19" w14:textId="547CE5A3" w:rsidR="00387D0F" w:rsidRPr="00EB3254" w:rsidRDefault="00387D0F" w:rsidP="00387D0F">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Klasyfikacja zawodów jest dostępna na stronie internetowej: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B82CB1">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://psz.praca.gov.pl/rynek-pracy/bazy-danych/klasyfikacja-zawodow-i-specjalnosci/wyszukiwarka-opis-zawodow</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE5E380" w14:textId="77777777" w:rsidR="005D3299" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+    <w:p w14:paraId="4BE5E380" w14:textId="251C4F26" w:rsidR="005D3299" w:rsidRPr="00CD26F1" w:rsidRDefault="00F97ACF" w:rsidP="00CD26F1">
+      <w:pPr>
+        <w:pStyle w:val="Stopka"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4536"/>
+          <w:tab w:val="clear" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczam, że na dzień składania wniosku informacje zawarte we wniosku i załączonych do niego dokumentach nie uległy zmianie i są zgodne ze stanem faktycznym i prawnym</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1" w:rsidRPr="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Urząd zastrzega sobie prawo żądania dodatkowych informacji, wyjaśnień lub dokumentów potwierdzających informacje zawarte we wniosku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4DB708" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRDefault="00B8146A" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D4DB708" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRDefault="00B8146A" w:rsidP="005D3299">
+    <w:p w14:paraId="414AEF33" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRDefault="00B8146A" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="414AEF33" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRDefault="00B8146A" w:rsidP="005D3299">
+    <w:p w14:paraId="65FED87F" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRPr="00EB3254" w:rsidRDefault="00B8146A" w:rsidP="005D3299">
       <w:pPr>
         <w:pStyle w:val="Stopka"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65FED87F" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRPr="00EB3254" w:rsidRDefault="00B8146A" w:rsidP="005D3299">
-[...6 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4D5584BC" w14:textId="615CB5F1" w:rsidR="00233F9C" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="00233F9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="00233F9C" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………..……….………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F9C" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F9C" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          …………..……………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F9C" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D1F4F7" w14:textId="3CBCC281" w:rsidR="00233F9C" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/kontrasygnata Skarbnika/ Głównego</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F9C" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            /</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F9C" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pieczątka i podpis Wnioskodawc</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64586">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E0FEA2" w14:textId="759BB62A" w:rsidR="00F97ACF" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="00F97ACF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Księgowego – jeśli dotyczy/                                             upoważnionej do reprezentacji/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AF8B4F" w14:textId="77777777" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="0059733A">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...72 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="697C2AE3" w14:textId="77777777" w:rsidR="009A3087" w:rsidRDefault="009A3087" w:rsidP="002B1FF5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="697C2AE3" w14:textId="77777777" w:rsidR="009A3087" w:rsidRPr="00EB3254" w:rsidRDefault="009A3087" w:rsidP="002B1FF5">
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DECABBE" w14:textId="77777777" w:rsidR="00F97ACF" w:rsidRDefault="00F97ACF" w:rsidP="002B1FF5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF77439" w14:textId="77777777" w:rsidR="00F97ACF" w:rsidRDefault="00F97ACF" w:rsidP="002B1FF5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CACCCA" w14:textId="77777777" w:rsidR="00F97ACF" w:rsidRPr="00EB3254" w:rsidRDefault="00F97ACF" w:rsidP="002B1FF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4607A5AF" w14:textId="77777777" w:rsidR="009A3087" w:rsidRPr="00EB3254" w:rsidRDefault="009A3087" w:rsidP="002B1FF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4285,285 +4717,307 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oświadczenie Wnioskodawcy – załącznik nr 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEB8DD0" w14:textId="77777777" w:rsidR="0059733A" w:rsidRPr="00EB3254" w:rsidRDefault="0059733A" w:rsidP="0059733A">
+    <w:p w14:paraId="3FEB8DD0" w14:textId="40F00FAB" w:rsidR="0059733A" w:rsidRDefault="0059733A" w:rsidP="0059733A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oświadczenie o otrzymanej  pomocy de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Oświadczenie o otrzyman</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iu/ nieotrzymaniu</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>minimis</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pomocy </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publicznej i pomocy </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – załącznik nr 2  (dotyczy beneficjentów pomocy publicznej) .</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4AAC32DD" w14:textId="77777777" w:rsidR="0059733A" w:rsidRPr="00EB3254" w:rsidRDefault="0059733A" w:rsidP="002B1FF5">
+        <w:t>de minimis – załącznik nr 2  (dotyczy beneficjentów pomocy publicznej) .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A025EF" w14:textId="68161A93" w:rsidR="00114CD9" w:rsidRPr="00EB3254" w:rsidRDefault="00114CD9" w:rsidP="0059733A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB3254">
-[...8 lines deleted...]
-    <w:p w14:paraId="4B281B01" w14:textId="77777777" w:rsidR="0059733A" w:rsidRPr="00EB3254" w:rsidRDefault="0059733A" w:rsidP="002B1FF5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formularz informacji przedstawianych przez Wnioskodawcę – załącznik nr 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAC32DD" w14:textId="081C2753" w:rsidR="0059733A" w:rsidRPr="00EB3254" w:rsidRDefault="0059733A" w:rsidP="002B1FF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formularz informacji przedstawianych przy ubieganiu się o pomoc de </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5CA0E395" w14:textId="77777777" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="002B1FF5">
+        <w:t>Oświadczenie podmiotu ubiegającego się o wsparcie w związku z weryfikacją wystąpienia okoliczności i podstaw do zakazu udostępniania funduszy, środków finansowych lub zasobów gospodarczych oraz udzielenia wsparcia w związku z agresją Rosji wobec Ukrainy – załącznik nr 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B281B01" w14:textId="77777777" w:rsidR="0059733A" w:rsidRPr="00EB3254" w:rsidRDefault="0059733A" w:rsidP="002B1FF5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kopia aktualnego dokumentu poświadczającego podstawę prawną funkcjonowania Wnioskodawcy  ( nie dotyczy Wnioskodawców posiadających wpis do </w:t>
-[...21 lines deleted...]
-      <w:pPr>
+        <w:t>Formularz informacji przedstawianych przy ubieganiu się o pomoc de minimis (dotyczy beneficjentów pomocy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0E395" w14:textId="40B58897" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="002B1FF5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>- kserokopia umowy spółki w przypadku spółek prawa cywilnego oraz koncesja lub pozwolenie na prowadzenie</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Kopia aktualnego dokumentu po</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>twierdz</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>działalno</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0FAD22F7" w14:textId="77777777" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="002B1FF5">
+        <w:t>ającego podstawę prawną funkcjonowania Wnioskodawcy  ( nie dotyczy Wnioskodawców posiadających wpis do CEDiG oraz KRS), a w przypadku:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2347AC63" w14:textId="77777777" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="002B1FF5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>- kserokopia umowy spółki w przypadku spółek prawa cywilnego oraz koncesja lub pozwolenie na prowadzenie</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0FDA" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>działalno</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0FDA" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ś</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ci – w przypadku, gdy wymaga tego przepis prawa.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FAD22F7" w14:textId="77777777" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="002B1FF5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>- innych Wnioskodawców – kopia dokumentu potwierdzającego fakt powołania i funkcjonowania podmiotu, akt założycielski, statut, uchwała, regulamin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00231EC6" w14:textId="77777777" w:rsidR="001C0FDA" w:rsidRPr="00EB3254" w:rsidRDefault="0059733A" w:rsidP="001C0FDA">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001C0FDA" w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -4625,208 +5079,322 @@
     </w:p>
     <w:p w14:paraId="2C650EB3" w14:textId="77777777" w:rsidR="002B1FF5" w:rsidRPr="00EB3254" w:rsidRDefault="002B1FF5" w:rsidP="0066204C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BF1BCB9" w14:textId="77777777" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="0066204C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E1DAED" w14:textId="77777777" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008E3261">
+    <w:p w14:paraId="5156BBAE" w14:textId="10956B9D" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="007C518A" w:rsidP="008E3261">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>UWAGA!</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A988825" w14:textId="77777777" w:rsidR="007C518A" w:rsidRPr="00EB3254" w:rsidRDefault="007C518A" w:rsidP="008E3261">
+        <w:t xml:space="preserve">Wszystkie załączniki do wniosku będące kserokopiami muszą zostać poświadczone przez Wnioskodawcę </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lub osobę upoważnioną klauzulą „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>za zgodność z oryginałem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” wraz z datą i pieczątką imienną osoby składającej podpis lub czytelnym podpisem osób uprawnionych do potwierdzenia dokumentów za zgodność z oryginałem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3261" w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D73E343" w14:textId="77777777" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008E3261">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C4B040" w14:textId="18695D88" w:rsidR="008134BF" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008134BF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB3254">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="58ABC94F" w14:textId="77777777" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008E3261">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W przypadku, gdy wnios</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niekompletn</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PUP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wyznacza Wnioskodawcy 7- dniowy termin na ich uzupełnienie. Wnios</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>k nieuzupełnion</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD26F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB3254">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terminie pozostawia się bez rozpatrzenia. W przypadku negatywnego rozpatrzenia wniosku, Wnioskodawcy nie przysługuje roszczenie o zawarcie umowy.</w:t>
+      </w:r>
+      <w:r w:rsidR="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dofinansowanie wynagrodzenia za zatrudnienie skierowanego bezrobotnego, który ukończył 50 rok życia następuje po z</w:t>
+      </w:r>
+      <w:r w:rsidR="008134BF" w:rsidRPr="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>awarci</w:t>
+      </w:r>
+      <w:r w:rsidR="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="008134BF" w:rsidRPr="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cywilno – prawnej z tut. Urzędem</w:t>
+      </w:r>
+      <w:r w:rsidR="008134BF" w:rsidRPr="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.                                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E247EC" w14:textId="1BAA5DB8" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008E3261">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...107 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="70EE069E" w14:textId="77777777" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008E3261">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7680CC16" w14:textId="77777777" w:rsidR="008E3261" w:rsidRPr="00EB3254" w:rsidRDefault="008E3261" w:rsidP="008E3261">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46226F63" w14:textId="77777777" w:rsidR="008E3261" w:rsidRDefault="008E3261" w:rsidP="0066204C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5091,91 +5659,51 @@
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">W okresie ostatnich 2 lat jako osoba reprezentująca podmiot lub zarządzająca podmiotem </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>byłem/</w:t>
-[...39 lines deleted...]
-        <w:t>*</w:t>
+        <w:t>byłem/am / nie byłem/am*</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prawomocnie skazany/a za przestępstwo składania fałszywych zeznań lub oświadczeń, przestępstwo przeciwko wiarygodności dokumentów lub przeciwko obrotowi gospodarczemu i interesom majątkowym w obrocie cywilnoprawnym, przestępstwo przeciwko prawom osób wykonujących pracę zarobkową, na podstawie ustawy z dnia 6 czerwca 1997 r. – Kodeks karny, przestępstwo skarbowe na podstawie ustawy z dnia 10 września 1999 r. – Kodeks karny skarbowy lub za odpowiedni czyn zabroniony określony w przepisach prawa obcego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F8E79A7" w14:textId="77777777" w:rsidR="00386B8C" w:rsidRPr="00B8146A" w:rsidRDefault="00386B8C" w:rsidP="00386B8C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5370,71 +5898,50 @@
     </w:p>
     <w:p w14:paraId="170DBF1E" w14:textId="77777777" w:rsidR="00C54B69" w:rsidRPr="00B8146A" w:rsidRDefault="00C54B69" w:rsidP="006A44E9">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05699740" w14:textId="77777777" w:rsidR="00B060EE" w:rsidRPr="00B8146A" w:rsidRDefault="00B060EE" w:rsidP="00C54B69">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EDC3250" w14:textId="77777777" w:rsidR="00C54B69" w:rsidRPr="00B8146A" w:rsidRDefault="00C54B69" w:rsidP="00C54B69">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5E83FB8B" w14:textId="77777777" w:rsidR="00B060EE" w:rsidRPr="00B8146A" w:rsidRDefault="00B060EE" w:rsidP="00965106">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0855EA4D" w14:textId="77777777" w:rsidR="00C54B69" w:rsidRPr="00B8146A" w:rsidRDefault="00C54B69" w:rsidP="00C54B69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -5526,2865 +6033,5492 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>/data/                                                                                                           / podpis(y) i pieczęć/</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="492A8CCB" w14:textId="77777777" w:rsidR="008134BF" w:rsidRDefault="008134BF" w:rsidP="008134BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uwaga:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A25CF64" w14:textId="71DDB429" w:rsidR="008134BF" w:rsidRPr="00B8146A" w:rsidRDefault="008134BF" w:rsidP="008134BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Niniejsze o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">świadczenie składają osoby reprezentujące podmiot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ubiegający się o dofinansowanie wynagrodzenia za skierowanego bezrobotnego, który ukończył 50 rok życia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osoby nim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zarządzające</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Złożenie niezgodnego z prawdą oświadczenia, powoduje obowiązek zwrotu uzyskanej pomocy wraz z odsetkami ustawowymi naliczonymi od całości uzyskanej pomocy od dnia otrzymania pierwszej refundacji, w terminie do 30 dni od dnia doręczenia wezwania urzędu.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7278D29B" w14:textId="77777777" w:rsidR="00C54B69" w:rsidRDefault="00C54B69" w:rsidP="00C54B69">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="203485C9" w14:textId="77777777" w:rsidR="00E2689C" w:rsidRPr="00C54B69" w:rsidRDefault="00E2689C" w:rsidP="00C54B69">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FD4511" w14:textId="77777777" w:rsidR="00C54B69" w:rsidRPr="00B8146A" w:rsidRDefault="00C54B69" w:rsidP="005D3299">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="19FD4511" w14:textId="59899493" w:rsidR="00C54B69" w:rsidRPr="00B8146A" w:rsidRDefault="00487AEE" w:rsidP="00487AEE">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8146A">
-[...74 lines deleted...]
-        </w:numPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54B69" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zobowiązuję się do złożenia w dniu podpisania umowy dodatkowego oświadczenia o uzyskanej</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54B69" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pomocy de minimis, jeżeli w okresie od dnia złożenia wniosku do dnia podpisania umowy, otrzymam pomoc de minimis lub pomoc de minimis w rolnictwie lub rybołówstwie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244F56DF" w14:textId="73C0DB88" w:rsidR="00C54B69" w:rsidRPr="00B8146A" w:rsidRDefault="00487AEE" w:rsidP="00487AEE">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8146A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02AF9" w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W okresie 365 dni przed dniem zgłoszenia oferty pracy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C47D9C" w14:textId="77777777" w:rsidR="00B02AF9" w:rsidRPr="00B8146A" w:rsidRDefault="00B02AF9" w:rsidP="00B02AF9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>zostałem(</w:t>
-[...39 lines deleted...]
-        <w:t>)*</w:t>
+        <w:t>zostałem(am/ nie zostałem(am)*</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prawomocnie ukarany (a) za wykroczenie lub prawomocnie skazany (a) za przestępstwo przeciwko przepisom prawa pracy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17137FEC" w14:textId="77777777" w:rsidR="00C54B69" w:rsidRDefault="00B02AF9" w:rsidP="00B02AF9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>jestem / nie jestem*</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> objęty (a) postepowaniem dotyczącym naruszenia przepisów prawa pracy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B35B1" w14:textId="77777777" w:rsidR="006A44E9" w:rsidRDefault="00022B82" w:rsidP="00360903">
+    <w:p w14:paraId="4643D181" w14:textId="0B1267F2" w:rsidR="006637D9" w:rsidRDefault="006637D9" w:rsidP="006637D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5. Wnioskodawca oświadcza, ze przyjmuje do wiadomości, iż Powiatowy Urząd Pracy w Parczewie</w:t>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Przerwałem/ nie przerwałem/ nie dotyczy*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez uzasadnionej przyczyny realizację stażu oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>przyczyniłem się/ nie przyczyniłem się/ nie dotyczy*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do rozwiązania stażu przez Starostę. W przypadku zaznaczenia jednej z pozytywnych odpowiedzi należy wstawić datę zdarzenia …………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C915DC" w14:textId="77777777" w:rsidR="006637D9" w:rsidRPr="008134BF" w:rsidRDefault="006637D9" w:rsidP="006637D9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wnioskodawca oświadcza, że przyjmuje do wiadomości, iż</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008134BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nie może korzystać z dofinansowania wynagrodzenia za zatrudnienie skierowanego bezrobotnego lub poszukującego pracy przez okres 12 miesięcy od dnia przerwania stażu realizowanego na podstawie art. 114 ustawy o rynku pracy i służbach zatrudnienia, w przypadku przerwania stażu z powodu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67586426" w14:textId="77777777" w:rsidR="006637D9" w:rsidRDefault="006637D9" w:rsidP="006637D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- niezrealizowania przez organizatora stażu lub niedotrzymania warunków jego odbywania;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4506EDBB" w14:textId="77777777" w:rsidR="006637D9" w:rsidRDefault="006637D9" w:rsidP="006637D9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- przerwania przez organizatora stażu bez uzasadnionej przyczyny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE6F4A2" w14:textId="77777777" w:rsidR="006637D9" w:rsidRDefault="006637D9" w:rsidP="006637D9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A61814" w14:textId="63354F2B" w:rsidR="00022B82" w:rsidRDefault="006637D9" w:rsidP="00E04D98">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>świadcza</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ż</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e przyjmuj</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wiadomości, iż Powiatowy Urząd Pracy w Parczewie</w:t>
       </w:r>
       <w:r w:rsidR="00360903">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> może </w:t>
       </w:r>
       <w:r w:rsidR="006A44E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="363"/>
+      <w:r w:rsidR="00360903">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nie wprowadzić oferty pracy do ePracy, jeżeli pracodawca w okresie 365 dni przed dniem zgłoszenia oferty pracy został prawomocnie ukarany za wykroczenie lub prawomocnie skazany za przestępstwo przeciwko przepisom prawa pracy albo objęty postępowaniem dotyczącym naruszenia przepisów prawa pracy lub w innych uzasadnionych przypadkach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264055C6" w14:textId="01876E7D" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="006637D9" w:rsidP="00B5731B">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nie wprowadzić oferty pracy do </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>świadcza</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> że nie zatrudni</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach umowy bezrobotnego lub poszukującego pracy, który był u </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5731B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zatrudniony lub wykonywał inną pracę zarobkową, bezpośrednio przed zarejestrowaniem jako bezrobotny lub poszukujący pracy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621F47B1" w14:textId="6184A99E" w:rsidR="00B02AF9" w:rsidRPr="006637D9" w:rsidRDefault="006637D9" w:rsidP="00487AEE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00487AEE" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02AF9" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Osoby skierowane otrzymają wszelkie uprawnienia wynikające z przepisów prawa pracy, z tytułów</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02AF9" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ubezpieczeń społecznych i norm wewnątrzzakładowych przysługujących innym zatrudnionym pracownikom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7824D2A9" w14:textId="6483F1A3" w:rsidR="00022B82" w:rsidRPr="006637D9" w:rsidRDefault="006637D9" w:rsidP="00496B32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ePracy</w:t>
-[...265 lines deleted...]
-      <w:r w:rsidRPr="00B8146A">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prowadzę/ nie prowadzę* działalność(i) gospodarczej w rozumieniu przepisów</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8146A">
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B8146A">
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B2950E" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00000000" w:rsidP="00022B82">
+    <w:p w14:paraId="37B2950E" w14:textId="5247C8F2" w:rsidR="00022B82" w:rsidRPr="006637D9" w:rsidRDefault="00000000" w:rsidP="00022B82">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-966424158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
+          <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
-[...47 lines deleted...]
-    <w:p w14:paraId="590D1712" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00000000" w:rsidP="00022B82">
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 06.03.2018 r. – Prawo Przedsiębiorców (Dz.U. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, poz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1480 z późn. zm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590D1712" w14:textId="239321A7" w:rsidR="00022B82" w:rsidRPr="006637D9" w:rsidRDefault="00000000" w:rsidP="00022B82">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2037999808"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
+          <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 30.04.2004   r. o postępowaniu w sprawach dotyczących pomocy publicznej – (Dz. U. 2025 poz. 468 </w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>z późn. zm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663AF756" w14:textId="65787DBF" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="006637D9" w:rsidP="00B5731B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
-        <w:rPr>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W przypadku prowadzenia przez Wnioskodawcę jednocześnie działalności statutowej oraz gospodarczej proszę wypełnić:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F2F8A5C" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00022B82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pracownicy przewidziani do zatrudnienia w ramach umowy o refundację zostaną zatrudnieni na stanowiskach w zakresie działalności mającej charakter: …. gospodarczy; …. nie gospodarczy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDBEFBE" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+    <w:p w14:paraId="5DDBEFBE" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prowadzę/ nie prowadzę*</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozdzielności rachunkowej pomiędzy działalnością o charakterze gospodarczym a działalnością nie mającą charakteru gospodarczego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598943D5" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00965106">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3F50D4AE" w14:textId="51B94697" w:rsidR="006C4403" w:rsidRPr="006637D9" w:rsidRDefault="006C4403" w:rsidP="006C4403">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem/ nie jestem/ nie dotyczy* </w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beneficjentem pomocy publicznej w rozumieniu art. 2 pkt 16 ustawy z dnia 30.04.2004 r. o postępowaniach w sprawach dotyczących pomocy publicznej (Dz. U. z 2025 r. poz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 468 z późn. zm.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40EB3998" w14:textId="66921A40" w:rsidR="00496B32" w:rsidRDefault="00496B32" w:rsidP="00496B32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ubiegam się/ nie ubiegam się/ nie dotyczy*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o pomoc de minimis w związku z prowadzoną działalnością gospodarczą w rozumieniu art. 2 pkt 17 ustawy z dnia 30.04.2004 r. o postępowaniach w sprawach dotyczących pomocy publicznej. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C927470" w14:textId="3989B1FF" w:rsidR="006637D9" w:rsidRDefault="006C4403" w:rsidP="00496B32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spełniam/ nie spełniam/ nie dotyczy</w:t>
+      </w:r>
+      <w:r w:rsidR="00487AEE" w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00487AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunki, o których mowa w Rozporządzeniu</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Komisji (UE) Nr 2023/2831</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis (Dz. Urz. UE L 2023/2831 z 15.12.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BEDA33" w14:textId="367E9AF6" w:rsidR="006637D9" w:rsidRDefault="006637D9" w:rsidP="00496B32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spełniam/ nie spełniam/ nie dotyczy*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunki, o których mowa w Rozporządzeniu </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Komisji (UE) Nr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013 str.9).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C273233" w14:textId="0471F6F6" w:rsidR="006637D9" w:rsidRDefault="006637D9" w:rsidP="006637D9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spełniam/ nie spełniam/ nie dotyczy*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> warunki, o których mowa w Rozporządzeniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komisji (UE) Nr </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>707/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rybołówstwa i akwakultury (Dz. Urz. UE L 190 z 28.06.2014 str.45).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEC10C1" w14:textId="77777777" w:rsidR="006637D9" w:rsidRPr="00496B32" w:rsidRDefault="006637D9" w:rsidP="00496B32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598943D5" w14:textId="02D47891" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00B5731B" w:rsidP="00B5731B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Znane są mi przepisy dotyczące wymiaru dopuszczalnej pomocy publicznej ponadto oświadczam, że </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8146A">
+      <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spełniam/ nie spełniam/ nie dotyczy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8146A">
+      <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>* warunki(ów), o których mowa w art. 3 ust. 2 rozporządzenia Komisji (UE) Nr 2023/2831.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FC2D3B" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00965106">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="01FC2D3B" w14:textId="2EA68B1D" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00B5731B" w:rsidP="00B5731B">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B8146A">
-[...63 lines deleted...]
-        </w:numPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006637D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jestem/ nie jestem/ nie dotyczy</w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobowiązany do zwrotu udzielonej pomocy wynikającej z wcześniejszych decyzji </w:t>
+      </w:r>
+      <w:r w:rsidR="00022B82" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Komisji Europejskiej uznającej pomoc za niezgodną z prawem i wspólnym rynkiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB59DAD" w14:textId="1784FA4C" w:rsidR="00496B32" w:rsidRDefault="006637D9" w:rsidP="006637D9">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00360903">
-[...7 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...683 lines deleted...]
-        <w:sdtPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidR="00496B32" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że zgodnie z art. 13 ust. 1 i 2 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 595/46WE (Dz. Urz UE L 119 z 2016 r.) zapoznałem (am) się / nie zapoznałem (am) się* z treścią klauzu informacyjnych Powiatowego Urzędu Pracy w Parczewie (dostępnych na tablicach informacyjnych Urzędu oraz na stronie internetowej pod adresem </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00496B32" w:rsidRPr="00B8146A">
           <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:b/>
+            <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1811944925"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="6106F968" w14:textId="652BFEBC" w:rsidR="002F55DF" w:rsidRPr="00B8146A" w:rsidRDefault="00000000" w:rsidP="002F55DF">
+          <w:t>https://parczew.praca.gov.pl/urzad/ochrona-danych-osobowych</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00496B32" w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) w tym przysługującym mi prawach dotyczących przetwarzania danych osobowych, które przekazuję świadomie i dobrowolnie. Ponadto zobowiązuję się przekazać osobom, które dane są ujawnione w niniejszym wniosku w/w informacje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D3F206" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BDC7D0D" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="006A44E9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D9E85A" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5103665A" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7A6A3C" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………..……….………………                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………..……………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154A239E" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          / data/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                          /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pieczątka i podpis Wnioskodawcy/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58451121" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CAF09AF" w14:textId="77777777" w:rsidR="00022B82" w:rsidRDefault="00022B82" w:rsidP="00022B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0011A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>niewłaściwe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0011A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2DC6AF" w14:textId="339869C5" w:rsidR="00233F9C" w:rsidRDefault="00022B82" w:rsidP="00965106">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74988524" w14:textId="6688820C" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Załącznik nr 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A38A859" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A9F11F6" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1380C39E" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>WNIOSKODAWCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDD2F2F" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O OTRZYMANEJ POMOCY DE MINIMIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3967ED0D" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FDD06E" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>otrzymałem(am)/ nie otrzymałem(am)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* w okresie trzech lat środków stanowiących pomoc de minimis  oraz pomoc de minims w rolnictwie i rybołówstwie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E31FB74" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W przypadku otrzymania pomocy publicznej de minimis  oraz pomocy de minimis w rolnictwie lub rybołówstwie należy wypełnić poniższe zestawienie lub dołączyć kopię zaświadczeń                     o otrzymanej pomocy**.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8875C6" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1213"/>
+        <w:gridCol w:w="1390"/>
+        <w:gridCol w:w="1288"/>
+        <w:gridCol w:w="1292"/>
+        <w:gridCol w:w="1269"/>
+        <w:gridCol w:w="1269"/>
+        <w:gridCol w:w="1695"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="4F045A13" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="741ADE3B" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L.p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45CC6B34" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organ udzielający pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3987C6" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Podstawa prawna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101AA7A0" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dzień udzielenia pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="699D5FCB" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wartość pomocy w euro</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5570D133" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wartość pomocy w złotych</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6416854A" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nr programu pomocowego, decyzji lub umowy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="763973E0" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75005DD8" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A1D2A98" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BF7DE43" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F169066" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FAE6DA7" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B155EB" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B39DF53" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="2A2429FB" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151F5AFA" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF1F35F" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53127973" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06CA0706" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F7C2748" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28FBAE2E" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A55D6F4" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="2C81C985" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="486B45C5" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56606A43" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD9620F" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D93AB7E" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5526FD01" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53C4EF7F" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4524B6B3" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="24C8D1E3" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1CBAA7" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B314926" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CCFFE48" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="525B1B4C" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C33184A" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F379505" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="325C94E5" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="2D5A606B" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1213" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4728A9E3" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       5. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E0A3AAF" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="697A47E1" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="132469C5" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76FA54AC" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8F4DD5" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A9CE41" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A126E" w:rsidRPr="008A126E" w14:paraId="3B0BADE7" w14:textId="77777777" w:rsidTr="004D05C1">
+        <w:trPr>
+          <w:trHeight w:val="759"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F31A350" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5327FA" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A126E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                              Razem:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47317BA9" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5061D411" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1426" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+          </w:tcPr>
+          <w:p w14:paraId="54116990" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="004D05C1">
+            <w:pPr>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A1B42AC" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D98C77" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEE6BC0" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczam, że dane zawarte w oświadczeniu są zgodne ze stanem faktycznym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA87945" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694121B5" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B70E33" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A86E27" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……..………..…………………………………..……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F96ADC8" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Comic Sans MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+        <w:t>data, podpis i pieczęć Wnioskodawcy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42959372" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F464252" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456B2FB0" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C113BFE" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C375CEE" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F5189C" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="00355759" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FBE0624" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>niepotrzebne skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FE7B73" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A126E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> **Podmiot ubiegający się o pomoc de minimis jest zobowiązany do przedstawienia podmiotowi udzielającemu pomocy, wraz z wnioskiem o udzielenie pomocy: wszystkie zaświadczenia                            o pomocy de minimis oraz pomocy de minimis w rolnictwie i rybołówstwie jakie otrzymał w okresie trzech lat albo oświadczenia o wielkości tej pomocy otrzymanej w tym okresie, albo oświadczenie o nieotrzymaniu takiej pomocy w tym okresie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6C9D7A" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E45A515" w14:textId="77777777" w:rsidR="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F558EAE" w14:textId="77777777" w:rsidR="008A126E" w:rsidRPr="008A126E" w:rsidRDefault="008A126E" w:rsidP="008A126E">
+      <w:pPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:ind w:left="-426" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A467E6" w14:textId="51EF7182" w:rsidR="001A7DBB" w:rsidRDefault="001A7DBB" w:rsidP="006B44B8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="720"/>
-[...65 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Załącznik nr 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C354572" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="006B44B8">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0C2A62" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRPr="00DD68C9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C2DBA0" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>FORMULARZ INFORMACJI PRZEDSTAWIANYCH PRZEZ WNIOSKODAWCĘ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7063C9" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB10DFA" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1) Imię i nazwisko albo firma wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4972289B" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8C94A8" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2) Miejsce zamieszkania i adres albo siedziba i adres wnioskodawcy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2FBC69" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRPr="00E52A89" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115BD7A6" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRPr="00E52A89" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6CA412" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3) Rodzaj prowadzonej działalności, w związku z którą ubiega się o pomoc*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DEF2D2" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRPr="00E52A89" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="21"/>
         </w:numPr>
+        <w:spacing w:before="25" w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>działalność w rolnictwie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4116498A" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRPr="00E52A89" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="25" w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>działalność w rybołówstwie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F101884" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4) Informacja o otrzymanej pomocy publicznej w odniesieniu do tych samych kosztów kwalifikujących się do objęcia pomocą, na których pokrycie ma być udzielona pomoc de minimis w rolnictwie lub rybołówstwie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77892A36" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="534"/>
+        <w:gridCol w:w="2030"/>
+        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="2055"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00114CD9" w14:paraId="59542FD5" w14:textId="77777777" w:rsidTr="00721720">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6425448A" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C343C5" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Dzień udzielenia pomocy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="520B83AE" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Podstawa </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC77D02" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>prawna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6613848D" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Wartość pomocy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D0F25D" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forma </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BEE84CC" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>pomocy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586943A0" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Przeznaczenie pomocy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>5)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00114CD9" w14:paraId="43E124DF" w14:textId="77777777" w:rsidTr="00721720">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBBEF00" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DCC86B2" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A58679B" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8B726A" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB0FC77" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD21E4D" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00114CD9" w14:paraId="1C026862" w14:textId="77777777" w:rsidTr="00721720">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5061FE" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CC2517" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B7B8B2" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E358099" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="359331B1" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE63169" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00114CD9" w14:paraId="55E33EE8" w14:textId="77777777" w:rsidTr="00721720">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="236B25FC" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="609CF8BB" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FF0304" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52236534" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EE50F0" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA3CC58" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00114CD9" w14:paraId="3C69F1EF" w14:textId="77777777" w:rsidTr="00721720">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F13CB3" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B26085" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="042D785B" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6EEAB6" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D2F360A" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5738E304" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00114CD9" w14:paraId="0EAC70B8" w14:textId="77777777" w:rsidTr="00721720">
+        <w:trPr>
+          <w:trHeight w:val="45"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="679" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477343BA" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2856" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFA119C" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2449" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33825BC0" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B069291" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2313" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="363198E5" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2586" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C36954" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00721720"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="086CF4F9" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FEBBCA" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Objaśnienia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05770B3B" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dzień udzielenia pomocy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - podać dzień udzielenia pomocy wynikający z decyzji lub umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F6778D" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Podstawa prawna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - podać tytuł aktu prawnego stanowiącego podstawę do udzielenia pomocy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04554101" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wartość otrzymanej pomocy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - podać wartość pomocy jako ekwiwalent dotacji brutto określony w decyzji lub umowie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AB829A" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Forma pomocy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - wpisać formę otrzymanej pomocy, tj. dotacja, dopłaty do oprocentowania kredytów, zwolnienie lub umorzenie z podatku lub opłat, refundacje w całości lub w części, lub inne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBE3379" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52A89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Przeznaczenie otrzymanej pomocy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - wskazać, czy koszty, które zostały objęte pomocą, dotyczą inwestycji w gospodarstwie rolnym lub w rybołówstwie czy działalności bieżącej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC98785" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0460B5A3" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D24EA29" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dane osoby upoważnionej do podpisania informacji:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C37E65B" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678D2B7D" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCA52F9" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
+        <w:spacing w:before="25"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.............................................. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BEE018" w14:textId="45DDD7E6" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="484FD8C9" w14:textId="06B40DDF" w:rsidR="002F55DF" w:rsidRPr="00B8146A" w:rsidRDefault="00000000" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(imię i nazwisko) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCB9FE7" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="720"/>
-[...82 lines deleted...]
-    <w:p w14:paraId="3A3C822B" w14:textId="511F0E23" w:rsidR="002F55DF" w:rsidRPr="00B8146A" w:rsidRDefault="00000000" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356B9E18" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="720"/>
-[...73 lines deleted...]
-    <w:p w14:paraId="3E5A7BB8" w14:textId="77777777" w:rsidR="002F55DF" w:rsidRPr="00B8146A" w:rsidRDefault="002F55DF" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2838371B" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3049225A" w14:textId="77777777" w:rsidR="002F55DF" w:rsidRPr="00B8146A" w:rsidRDefault="002F55DF" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D812EF3" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="00B7AEBE" w14:textId="77777777" w:rsidR="002F55DF" w:rsidRPr="00B8146A" w:rsidRDefault="002F55DF" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FD216D" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="21B74C8C" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="00B8146A" w:rsidRDefault="001A7DBB" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="652D4BA4" w14:textId="77777777" w:rsidR="00114CD9" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="10006012" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="00B8146A" w:rsidRDefault="001A7DBB" w:rsidP="002F55DF">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4149F36B" w14:textId="50D9ACDE" w:rsidR="00114CD9" w:rsidRPr="00B8146A" w:rsidRDefault="00114CD9" w:rsidP="00114CD9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Załącznik nr 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2232A325" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="002F55DF" w:rsidRDefault="001A7DBB" w:rsidP="001A7DBB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002F55DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                   ……………………………………………….</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t xml:space="preserve">……………………………………………………………                             </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA98BF3" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="002F55DF" w:rsidRDefault="001A7DBB" w:rsidP="001A7DBB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F55DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           /nazwa Wnioskodawcy/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026AA406" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="002F55DF" w:rsidRDefault="001A7DBB" w:rsidP="001A7DBB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50233D3D" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="002F55DF" w:rsidRDefault="001A7DBB" w:rsidP="001A7DBB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965106">
+      <w:r w:rsidRPr="002F55DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      (podpis składającego Oświadczenie)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F13CCE" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="002F55DF" w:rsidRDefault="001A7DBB" w:rsidP="001A7DBB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2BB68E0B" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="002F55DF" w:rsidRDefault="001A7DBB" w:rsidP="001A7DBB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy2"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...27 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F55DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>…………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1574025B" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="001A7DBB" w:rsidRDefault="001A7DBB" w:rsidP="002F55DF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                / adres /</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8B260B" w14:textId="77777777" w:rsidR="002F55DF" w:rsidRDefault="002F55DF" w:rsidP="008E3261">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">……………………………………………………………                             </w:t>
-[...38 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA9772A" w14:textId="22C193C4" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczenie podmiotu ubiegającego się o wsparcie w związku z weryfikacją wystąpienia okoliczności i podstaw do zakazu udostępnienia funduszy, środków finansowych lub zasobów gospodarczych oraz udzielenia wsparcia w związku z agresją Rosji wobec Ukrainy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C678E4D" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19CE521D" w14:textId="0C5ED2BD" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczam, że jestem / nie jestem* powiązany osobowo, organizacyjnie, gospodarczo lub finansowo z osobami fizycznymi i prawnymi, podmiotami i organami, wobec których zastosowano zakaz udostępnienia funduszy, środków finansowych lub zasobów gospodarczych oraz udzielenia wsparcia, w związku z agresją Federacji Rosyjskiej na Ukrainę, wpisanymi na / do:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD96861" w14:textId="764B9585" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1) Listę osób i podmiotów objętych sankcjami prowadzoną w Biuletynie Informacji Publicznej Ministra Spraw Wewnętrznych i Administracji na stronie internetowej:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58862DEC" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.gov.pl/web/mswia/lista-osob-i-podmiotow-objetych-sankcjami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29927E0D" w14:textId="5C4D020E" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2) Wykazu osób, o których mowa z Załączniku I rozporządzenia Rady (WE) nr 765/2006 z dnia 18 maja 2006 r. dotyczącego środków ograniczających w związku z sytuacją na Białorusi i udziałem Białorusi w agresji Rosji wobec Ukrainy (Dz. Urz. UE L 134 z 20.05.2006, str. 1, z późn. zm.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4971C2C9" w14:textId="7412A739" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3) Wykazu osób fizycznych i prawnych, podmiotów i organów, o których mowa w Załączniku I rozporządzenia Rady (UE) nr 269/2014 z dnia 17 marca 2014 r. w sprawie środków ograniczających w odniesieniu do działań podważających integralność terytorialną, suwerenność i niezależność Ukrainy lub im zagrażających (Dz. Urz. UE L 78 z 17.03.2014, str. 6, z późn. zm.),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4A866B" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/legal-content/PL/TXT/?uri=CELEX%3A32006R0765&amp;qid=1663854546148</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235B3565" w14:textId="6F01DF71" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/legal-content/PL/TXT/?uri=CELEX%3A32014R0269&amp;qid=1663854620888</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AFC2F6C" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F55DF">
+    </w:p>
+    <w:p w14:paraId="775CB6D2" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>……………………………………………………………</w:t>
-[...5 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F031D11" w14:textId="23D0B42F" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002F55DF">
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…………………………………………………………….</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1574025B" w14:textId="77777777" w:rsidR="001A7DBB" w:rsidRPr="001A7DBB" w:rsidRDefault="001A7DBB" w:rsidP="002F55DF">
+        <w:t>_____________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E60B887" w14:textId="2823585E" w:rsidR="00B8146A" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...19 lines deleted...]
-          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...215 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t xml:space="preserve">                                                                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7F031D11" w14:textId="23D0B42F" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+        <w:t>Data (podpis i pieczęć podmiotu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B96ED88" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRDefault="00B8146A" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069C8468" w14:textId="393414FC" w:rsidR="00B4691D" w:rsidRPr="00B8146A" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B8146A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oświadczam, że informacje podane powyżej są aktualne i zgodne z prawdą oraz zostały przedstawione z pełną świadomością konsekwencji wynikających ze składania fałszywych oświadczeń.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6335D102" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="48F2DEF2" w14:textId="77777777" w:rsidR="00B8146A" w:rsidRPr="00B4691D" w:rsidRDefault="00B8146A" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B4691D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C51A96" w14:textId="69CCBDC6" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_____________ _______________________________________</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">                                                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B4691D">
+        <w:t>_____________ _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0999C164" w14:textId="0505E85C" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Data (podpis i pieczęć podmiotu)</w:t>
-[...35 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="29C51A96" w14:textId="69CCBDC6" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+        <w:t>Data (podpis i pieczęć podmiotu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE3FC03" w14:textId="285FCDCC" w:rsidR="00AC5FCE" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="001A7DBB">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                        </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B4691D">
+        <w:t>* niepotrzebne skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB2ECCE" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_____________ _______________________________________</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Podstawa Prawna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E33604C" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                   </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Data (podpis i pieczęć podmiotu)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+        <w:t>1) Rozporządzenie Rady (UE) nr 833/2014 z dnia 31 lipca 2014 r. dotyczące środków ograniczających</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040205B3" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>* niepotrzebne skreślić</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FB2ECCE" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
+        <w:t>w związku z działaniami Rosji destabilizującymi sytuację na Ukrainie (Dz. U. UE L 229 z 31.07.2014 r., str. 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA15F72" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Podstawa Prawna:</w:t>
-[...79 lines deleted...]
-        <w:t>. zm.).</w:t>
+        <w:t>z późn. zm.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35D773D4" w14:textId="77777777" w:rsidR="00B4691D" w:rsidRPr="00B4691D" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4691D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2) Ustawa z dnia 13 kwietnia 2022 r. o szczególnych rozwiązaniach w zakresie przeciwdziałania wspieraniu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACD38F6" w14:textId="77777777" w:rsidR="00965106" w:rsidRDefault="00B4691D" w:rsidP="00B4691D">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -9008,131 +12142,138 @@
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jak również podmiotom lub organom uprawnionym na podstawie przepisów prawa.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008E3261" w:rsidRPr="00B8146A" w:rsidSect="001A7DBB">
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="284"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AD4A149" w14:textId="77777777" w:rsidR="005C1547" w:rsidRDefault="005C1547">
+    <w:p w14:paraId="36FC34C3" w14:textId="77777777" w:rsidR="00914757" w:rsidRDefault="00914757">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F632CF7" w14:textId="77777777" w:rsidR="005C1547" w:rsidRDefault="005C1547">
+    <w:p w14:paraId="5F7F05AB" w14:textId="77777777" w:rsidR="00914757" w:rsidRDefault="00914757">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Comic Sans MS">
+    <w:panose1 w:val="030F0702030302020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4134AC3F" w14:textId="77777777" w:rsidR="004F3291" w:rsidRDefault="00951DE9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
@@ -9201,216 +12342,129 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="60D932E9" w14:textId="77777777" w:rsidR="00970B00" w:rsidRDefault="00970B00">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="673A6754" w14:textId="77777777" w:rsidR="005C1547" w:rsidRDefault="005C1547">
+    <w:p w14:paraId="20056CDC" w14:textId="77777777" w:rsidR="00914757" w:rsidRDefault="00914757">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FE92C32" w14:textId="77777777" w:rsidR="005C1547" w:rsidRDefault="005C1547">
+    <w:p w14:paraId="7D12AEB4" w14:textId="77777777" w:rsidR="00914757" w:rsidRDefault="00914757">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="24F8BDBA" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00022B82">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B44B8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006B44B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">W rozumieniu art. 2 pkt 17 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2025 r. poz. 468). Pod pojęciem działalności gospodarczej należy rozumieć działalność gospodarczą, do której mają zastosowanie reguły konkurencji określone w przepisach części trzeciej tytułu VI rozdziału 1 Traktatu ustanawiającego Wspólnotę Europejską. Definicja „podmiotu prowadzącego działalność gospodarczą” w prawie wspólnotowym obejmuje swym zakresem wszystkie kategorie podmiotów zaangażowanych w działalność gospodarczą, niezależnie od formy prawnej tego podmiotu i źródeł jego finansowania (orzeczenie ETS w sprawie C-41/90 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t>Hӧfner</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> GmbH, orzeczenie ETS w sprawie C-35/96 Komisja przeciwko Republice Włoskiej). Nie ma znaczenia, iż są to podmioty nie nastawione na zysk lub wykonujące zadania społecznie użyteczne (non-profit – np. orzeczenie ETS w sprawie C-67/96 Albany). </w:t>
+        <w:t xml:space="preserve">Hӧfner i Elsner przeciwko Macrotron GmbH, orzeczenie ETS w sprawie C-35/96 Komisja przeciwko Republice Włoskiej). Nie ma znaczenia, iż są to podmioty nie nastawione na zysk lub wykonujące zadania społecznie użyteczne (non-profit – np. orzeczenie ETS w sprawie C-67/96 Albany). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Podkreślić należy fakt, iż przepisy wspólnotowe znajdują zastosowanie również do podmiotów sektora publicznego prowadzących działalność gospodarczą</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (orzeczenie ETS w sprawie C-118/85 AAMS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7593519F" w14:textId="77777777" w:rsidR="00022B82" w:rsidRPr="00B8146A" w:rsidRDefault="00022B82" w:rsidP="00022B82">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B8146A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Po przystąpieniu Polski do Unii Europejskiej, obowiązek stosowania przepisów w zakresie pomocy publicznej potencjalnie może dotyczyć wszystkich podmiotów prowadzących działalność gospodarczą, bez względu na to, czy przepisy obowiązujące w danym państwie członkowskim przyznają danemu podmiotowi status przedsiębiorcy. Przy tak szeroko zakreślonych ramach definicji przedsiębiorstwa podstawowe znaczenie ma rodzaj prowadzonej działalności. Zgodnie z orzecznictwem ETS, przez działalność gospodarczą należy rozumieć oferowanie towarów i usług na rynku. Pojęcie to dotyczy zarówno działalności produkcyjnej, jak i dystrybucyjnej i usługowej (orzeczenie ETS w sprawie </w:t>
-[...61 lines deleted...]
-        <w:t>Od 01.01.2024 r. zgodnie z rozporządzeniem Komisji (UE) nr 2023/2831 limit pomocy w okresie 3 lat wynosi 300.000 EUR.</w:t>
+        <w:t>Po przystąpieniu Polski do Unii Europejskiej, obowiązek stosowania przepisów w zakresie pomocy publicznej potencjalnie może dotyczyć wszystkich podmiotów prowadzących działalność gospodarczą, bez względu na to, czy przepisy obowiązujące w danym państwie członkowskim przyznają danemu podmiotowi status przedsiębiorcy. Przy tak szeroko zakreślonych ramach definicji przedsiębiorstwa podstawowe znaczenie ma rodzaj prowadzonej działalności. Zgodnie z orzecznictwem ETS, przez działalność gospodarczą należy rozumieć oferowanie towarów i usług na rynku. Pojęcie to dotyczy zarówno działalności produkcyjnej, jak i dystrybucyjnej i usługowej (orzeczenie ETS w sprawie Herlitz T-66/92). W tym przypadku nie jest istotne występowanie zarobkowego charakteru działalności.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9981,53 +13035,53 @@
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13BF3D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E2B2434E"/>
+    <w:tmpl w:val="CA802226"/>
     <w:lvl w:ilvl="0" w:tplc="DF30DC62">
-      <w:start w:val="9"/>
+      <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -11587,50 +14641,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC27931"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EC06610"/>
+    <w:lvl w:ilvl="0" w:tplc="1F50B36A">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="644" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1364" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2084" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2804" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3524" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4244" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4964" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5684" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6404" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E08279C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F227466"/>
     <w:lvl w:ilvl="0" w:tplc="29C49AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11676,51 +14819,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C85071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F8A5922"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -11765,51 +14908,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69983FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8A27A5E"/>
     <w:lvl w:ilvl="0" w:tplc="EAFA14F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11856,51 +14999,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B16ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E58E07C2"/>
     <w:lvl w:ilvl="0" w:tplc="2004C1B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11970,51 +15113,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CCA4210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6094AD2C"/>
     <w:lvl w:ilvl="0" w:tplc="BBFA16A0">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12084,51 +15227,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787C78B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F77853CE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -12173,51 +15316,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79F209F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="68BA485A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -12265,51 +15408,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AD1787D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D14E4778"/>
     <w:lvl w:ilvl="0" w:tplc="1EC602DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12378,51 +15521,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E2A53C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C68A0EC4"/>
     <w:lvl w:ilvl="0" w:tplc="E6A04F58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12469,51 +15612,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FC457DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8068B94C"/>
     <w:lvl w:ilvl="0" w:tplc="343E9610">
       <w:start w:val="12"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12592,78 +15735,78 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1617522330">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1817137092">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1362516552">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1154444359">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="565068784">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="363019406">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1237517839">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="557202390">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="816410534">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="98187055">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="932863567">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1046636413">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1977754572">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2006667195">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2057007441">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="281528">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="600796268">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
@@ -12691,180 +15834,185 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1887524845">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1746030370">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="35786273">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="941573233">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2020352598">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1800493903">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="484782796">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1862402480">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2101097586">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="646477926">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="943418152">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="598410090">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="817460790">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="964430692">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="915943296">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="698823258">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="74397162">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1345939099">
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00171F69"/>
     <w:rsid w:val="000167F5"/>
     <w:rsid w:val="00021ADB"/>
     <w:rsid w:val="00022B82"/>
     <w:rsid w:val="0002533E"/>
     <w:rsid w:val="00026A23"/>
     <w:rsid w:val="000353E2"/>
     <w:rsid w:val="00045FB9"/>
     <w:rsid w:val="00046010"/>
     <w:rsid w:val="00051447"/>
     <w:rsid w:val="0005284B"/>
     <w:rsid w:val="000553FA"/>
     <w:rsid w:val="000668CE"/>
     <w:rsid w:val="00073DAB"/>
     <w:rsid w:val="000761F1"/>
     <w:rsid w:val="00076F66"/>
     <w:rsid w:val="00085D4D"/>
     <w:rsid w:val="000872DA"/>
     <w:rsid w:val="00092D0B"/>
     <w:rsid w:val="00094E2B"/>
     <w:rsid w:val="00096F1F"/>
     <w:rsid w:val="000977CC"/>
     <w:rsid w:val="000A56C9"/>
+    <w:rsid w:val="000A6B27"/>
+    <w:rsid w:val="000C34CE"/>
     <w:rsid w:val="000D1ABA"/>
     <w:rsid w:val="00103E98"/>
     <w:rsid w:val="00111B56"/>
+    <w:rsid w:val="00114CD9"/>
     <w:rsid w:val="00116C97"/>
     <w:rsid w:val="00117ECC"/>
     <w:rsid w:val="00122D84"/>
     <w:rsid w:val="00122F8D"/>
     <w:rsid w:val="001233D7"/>
     <w:rsid w:val="00136DF3"/>
     <w:rsid w:val="00140185"/>
     <w:rsid w:val="0014471A"/>
     <w:rsid w:val="001468CD"/>
     <w:rsid w:val="001551A4"/>
     <w:rsid w:val="00171A80"/>
     <w:rsid w:val="00171F69"/>
     <w:rsid w:val="001762C8"/>
     <w:rsid w:val="001765CB"/>
     <w:rsid w:val="0017689E"/>
     <w:rsid w:val="00185F0E"/>
     <w:rsid w:val="001A0F2E"/>
     <w:rsid w:val="001A45F5"/>
     <w:rsid w:val="001A7DBB"/>
     <w:rsid w:val="001B081B"/>
     <w:rsid w:val="001B14AC"/>
     <w:rsid w:val="001C0FDA"/>
     <w:rsid w:val="001D6A16"/>
     <w:rsid w:val="001D7D9D"/>
     <w:rsid w:val="001E6174"/>
@@ -12892,192 +16040,203 @@
     <w:rsid w:val="002F2589"/>
     <w:rsid w:val="002F36BD"/>
     <w:rsid w:val="002F55DF"/>
     <w:rsid w:val="002F6DE9"/>
     <w:rsid w:val="00313373"/>
     <w:rsid w:val="00314D1D"/>
     <w:rsid w:val="003331E5"/>
     <w:rsid w:val="00334200"/>
     <w:rsid w:val="003344DB"/>
     <w:rsid w:val="00345D20"/>
     <w:rsid w:val="00350745"/>
     <w:rsid w:val="00360903"/>
     <w:rsid w:val="00365B9D"/>
     <w:rsid w:val="00366A68"/>
     <w:rsid w:val="00367002"/>
     <w:rsid w:val="00367379"/>
     <w:rsid w:val="003744B4"/>
     <w:rsid w:val="00375FA8"/>
     <w:rsid w:val="00386B8C"/>
     <w:rsid w:val="00387D0F"/>
     <w:rsid w:val="00394326"/>
     <w:rsid w:val="00397DED"/>
     <w:rsid w:val="003A2189"/>
     <w:rsid w:val="003A7624"/>
     <w:rsid w:val="003B3FBD"/>
+    <w:rsid w:val="003B6C01"/>
     <w:rsid w:val="003C1CCC"/>
     <w:rsid w:val="003C3B08"/>
     <w:rsid w:val="003D3955"/>
     <w:rsid w:val="003E17E2"/>
     <w:rsid w:val="003E2745"/>
     <w:rsid w:val="003E788A"/>
     <w:rsid w:val="00400D09"/>
     <w:rsid w:val="004034C0"/>
     <w:rsid w:val="00411E04"/>
     <w:rsid w:val="004209FD"/>
     <w:rsid w:val="004226B8"/>
     <w:rsid w:val="004228E8"/>
     <w:rsid w:val="00425246"/>
     <w:rsid w:val="00427A2D"/>
     <w:rsid w:val="00433B62"/>
     <w:rsid w:val="00434BF2"/>
     <w:rsid w:val="0043530E"/>
     <w:rsid w:val="004407C9"/>
     <w:rsid w:val="004451D2"/>
     <w:rsid w:val="0044702A"/>
     <w:rsid w:val="004632CE"/>
+    <w:rsid w:val="00487AEE"/>
     <w:rsid w:val="0049095D"/>
     <w:rsid w:val="00490F8E"/>
     <w:rsid w:val="004966E8"/>
+    <w:rsid w:val="00496B32"/>
     <w:rsid w:val="004B184E"/>
     <w:rsid w:val="004B7405"/>
     <w:rsid w:val="004C53F7"/>
     <w:rsid w:val="004C630C"/>
     <w:rsid w:val="004E22E6"/>
     <w:rsid w:val="004E6DB6"/>
     <w:rsid w:val="004F3291"/>
     <w:rsid w:val="00500C8A"/>
     <w:rsid w:val="00510151"/>
     <w:rsid w:val="00523439"/>
     <w:rsid w:val="00536CE3"/>
     <w:rsid w:val="00541D74"/>
     <w:rsid w:val="00591C65"/>
     <w:rsid w:val="00592EA7"/>
     <w:rsid w:val="005939D4"/>
     <w:rsid w:val="00594E3E"/>
     <w:rsid w:val="00595478"/>
     <w:rsid w:val="005966D1"/>
     <w:rsid w:val="005972C0"/>
     <w:rsid w:val="0059733A"/>
     <w:rsid w:val="005A3324"/>
     <w:rsid w:val="005B204F"/>
     <w:rsid w:val="005B23FB"/>
     <w:rsid w:val="005B61B1"/>
     <w:rsid w:val="005C1547"/>
     <w:rsid w:val="005C2D8A"/>
     <w:rsid w:val="005C43DF"/>
     <w:rsid w:val="005D155C"/>
     <w:rsid w:val="005D3299"/>
     <w:rsid w:val="005D62E4"/>
     <w:rsid w:val="005E3D8D"/>
     <w:rsid w:val="005F2D96"/>
     <w:rsid w:val="005F6251"/>
     <w:rsid w:val="0060015B"/>
     <w:rsid w:val="00600276"/>
     <w:rsid w:val="0061267E"/>
     <w:rsid w:val="00614EC4"/>
     <w:rsid w:val="00615540"/>
     <w:rsid w:val="00615D36"/>
     <w:rsid w:val="00624F2B"/>
     <w:rsid w:val="006270E6"/>
     <w:rsid w:val="00645734"/>
     <w:rsid w:val="0065166D"/>
     <w:rsid w:val="006516F9"/>
     <w:rsid w:val="00651755"/>
     <w:rsid w:val="0066204C"/>
+    <w:rsid w:val="006637D9"/>
     <w:rsid w:val="006649B3"/>
     <w:rsid w:val="00666537"/>
     <w:rsid w:val="00666EB5"/>
     <w:rsid w:val="00667211"/>
     <w:rsid w:val="006718A9"/>
     <w:rsid w:val="00672305"/>
     <w:rsid w:val="006766BC"/>
     <w:rsid w:val="00677233"/>
     <w:rsid w:val="006811FD"/>
     <w:rsid w:val="006A44E9"/>
     <w:rsid w:val="006A4DEA"/>
     <w:rsid w:val="006B386F"/>
     <w:rsid w:val="006B44B8"/>
     <w:rsid w:val="006C1F52"/>
     <w:rsid w:val="006C3A54"/>
+    <w:rsid w:val="006C4403"/>
     <w:rsid w:val="006D02D2"/>
+    <w:rsid w:val="006E0DF6"/>
     <w:rsid w:val="00710693"/>
     <w:rsid w:val="00711047"/>
     <w:rsid w:val="00716585"/>
     <w:rsid w:val="00723961"/>
     <w:rsid w:val="0073023D"/>
     <w:rsid w:val="007357C5"/>
     <w:rsid w:val="007630D7"/>
     <w:rsid w:val="007631EE"/>
     <w:rsid w:val="00770397"/>
     <w:rsid w:val="007738E2"/>
     <w:rsid w:val="00773A0A"/>
     <w:rsid w:val="00795093"/>
     <w:rsid w:val="00795400"/>
     <w:rsid w:val="007A06B6"/>
     <w:rsid w:val="007B03A0"/>
     <w:rsid w:val="007B04F4"/>
     <w:rsid w:val="007B229A"/>
     <w:rsid w:val="007B3E52"/>
     <w:rsid w:val="007B46D3"/>
     <w:rsid w:val="007B4EB3"/>
     <w:rsid w:val="007B5CAD"/>
     <w:rsid w:val="007C518A"/>
     <w:rsid w:val="007D2B6F"/>
     <w:rsid w:val="007D770B"/>
     <w:rsid w:val="007E1311"/>
     <w:rsid w:val="007F1BFD"/>
     <w:rsid w:val="008016A4"/>
     <w:rsid w:val="00805E82"/>
     <w:rsid w:val="00810364"/>
     <w:rsid w:val="00811304"/>
+    <w:rsid w:val="008134BF"/>
     <w:rsid w:val="008138D9"/>
     <w:rsid w:val="00817A4D"/>
     <w:rsid w:val="0082013B"/>
     <w:rsid w:val="00835AF0"/>
     <w:rsid w:val="0084065F"/>
     <w:rsid w:val="008659C2"/>
     <w:rsid w:val="008662A2"/>
     <w:rsid w:val="00870261"/>
     <w:rsid w:val="00880D75"/>
     <w:rsid w:val="008849C8"/>
     <w:rsid w:val="00890DDA"/>
+    <w:rsid w:val="008934EB"/>
     <w:rsid w:val="00893BDE"/>
     <w:rsid w:val="008972D1"/>
+    <w:rsid w:val="008A126E"/>
     <w:rsid w:val="008A5E95"/>
     <w:rsid w:val="008A7D82"/>
     <w:rsid w:val="008B72AE"/>
     <w:rsid w:val="008C3C9D"/>
     <w:rsid w:val="008C7BA5"/>
     <w:rsid w:val="008D2EAD"/>
     <w:rsid w:val="008E1D0B"/>
     <w:rsid w:val="008E26FE"/>
     <w:rsid w:val="008E2865"/>
     <w:rsid w:val="008E3261"/>
     <w:rsid w:val="008E747A"/>
+    <w:rsid w:val="008F545C"/>
     <w:rsid w:val="009009C6"/>
     <w:rsid w:val="009072DF"/>
+    <w:rsid w:val="00914757"/>
     <w:rsid w:val="0091607B"/>
     <w:rsid w:val="00923CFE"/>
     <w:rsid w:val="00930C08"/>
     <w:rsid w:val="009457AF"/>
     <w:rsid w:val="00947C2B"/>
     <w:rsid w:val="00951DE9"/>
     <w:rsid w:val="009649D5"/>
     <w:rsid w:val="00965106"/>
     <w:rsid w:val="00965680"/>
     <w:rsid w:val="00966337"/>
     <w:rsid w:val="00966CEF"/>
     <w:rsid w:val="00970B00"/>
     <w:rsid w:val="00970D58"/>
     <w:rsid w:val="009779F6"/>
     <w:rsid w:val="00995BC5"/>
     <w:rsid w:val="009978FB"/>
     <w:rsid w:val="009A3087"/>
     <w:rsid w:val="009A39C0"/>
     <w:rsid w:val="009B08B0"/>
     <w:rsid w:val="009B0CFF"/>
     <w:rsid w:val="009B39A2"/>
     <w:rsid w:val="009C61A1"/>
     <w:rsid w:val="009E2B3E"/>
     <w:rsid w:val="009F2789"/>
     <w:rsid w:val="009F5013"/>
@@ -13091,171 +16250,179 @@
     <w:rsid w:val="00A61172"/>
     <w:rsid w:val="00A6554A"/>
     <w:rsid w:val="00A75877"/>
     <w:rsid w:val="00A8583F"/>
     <w:rsid w:val="00A86D25"/>
     <w:rsid w:val="00A93195"/>
     <w:rsid w:val="00AA289A"/>
     <w:rsid w:val="00AA4CEB"/>
     <w:rsid w:val="00AA5FFC"/>
     <w:rsid w:val="00AB07D4"/>
     <w:rsid w:val="00AC4EDE"/>
     <w:rsid w:val="00AC5EB5"/>
     <w:rsid w:val="00AC5FCE"/>
     <w:rsid w:val="00AD3DAF"/>
     <w:rsid w:val="00AD5093"/>
     <w:rsid w:val="00AF1003"/>
     <w:rsid w:val="00B02AF9"/>
     <w:rsid w:val="00B060EE"/>
     <w:rsid w:val="00B114DF"/>
     <w:rsid w:val="00B205F6"/>
     <w:rsid w:val="00B21DEE"/>
     <w:rsid w:val="00B33F3D"/>
     <w:rsid w:val="00B349E1"/>
     <w:rsid w:val="00B37D61"/>
     <w:rsid w:val="00B44A47"/>
+    <w:rsid w:val="00B45810"/>
     <w:rsid w:val="00B4691D"/>
+    <w:rsid w:val="00B5731B"/>
     <w:rsid w:val="00B57A0E"/>
     <w:rsid w:val="00B61647"/>
     <w:rsid w:val="00B64586"/>
     <w:rsid w:val="00B64CF1"/>
     <w:rsid w:val="00B721EB"/>
     <w:rsid w:val="00B751E6"/>
     <w:rsid w:val="00B7588C"/>
     <w:rsid w:val="00B8146A"/>
     <w:rsid w:val="00B83D52"/>
     <w:rsid w:val="00B912C2"/>
     <w:rsid w:val="00B9783B"/>
     <w:rsid w:val="00BA2788"/>
     <w:rsid w:val="00BA4C86"/>
     <w:rsid w:val="00BB1652"/>
     <w:rsid w:val="00BB6868"/>
     <w:rsid w:val="00BB7432"/>
     <w:rsid w:val="00BC3934"/>
     <w:rsid w:val="00BC76B2"/>
     <w:rsid w:val="00BE0C34"/>
     <w:rsid w:val="00C04986"/>
     <w:rsid w:val="00C06DCA"/>
     <w:rsid w:val="00C12052"/>
     <w:rsid w:val="00C1547F"/>
     <w:rsid w:val="00C241FE"/>
+    <w:rsid w:val="00C2522F"/>
     <w:rsid w:val="00C33C81"/>
     <w:rsid w:val="00C33F60"/>
     <w:rsid w:val="00C37CCA"/>
     <w:rsid w:val="00C47556"/>
     <w:rsid w:val="00C50AB4"/>
     <w:rsid w:val="00C54B69"/>
     <w:rsid w:val="00C56B3A"/>
     <w:rsid w:val="00C664F4"/>
     <w:rsid w:val="00C665BB"/>
     <w:rsid w:val="00C84732"/>
     <w:rsid w:val="00C94379"/>
     <w:rsid w:val="00C9648F"/>
     <w:rsid w:val="00CA4B70"/>
     <w:rsid w:val="00CA5622"/>
     <w:rsid w:val="00CC0E7D"/>
     <w:rsid w:val="00CC1193"/>
     <w:rsid w:val="00CC199E"/>
     <w:rsid w:val="00CC4146"/>
     <w:rsid w:val="00CC639C"/>
     <w:rsid w:val="00CD2188"/>
+    <w:rsid w:val="00CD26F1"/>
     <w:rsid w:val="00CE0230"/>
     <w:rsid w:val="00CF2BF8"/>
+    <w:rsid w:val="00CF713C"/>
     <w:rsid w:val="00D014EF"/>
     <w:rsid w:val="00D132C2"/>
     <w:rsid w:val="00D15AE8"/>
     <w:rsid w:val="00D32B94"/>
     <w:rsid w:val="00D368AC"/>
     <w:rsid w:val="00D378D4"/>
     <w:rsid w:val="00D51841"/>
     <w:rsid w:val="00D65F21"/>
     <w:rsid w:val="00D764DD"/>
     <w:rsid w:val="00D81D98"/>
     <w:rsid w:val="00D93D1D"/>
     <w:rsid w:val="00D9432E"/>
     <w:rsid w:val="00D94832"/>
     <w:rsid w:val="00D95408"/>
     <w:rsid w:val="00DA0768"/>
     <w:rsid w:val="00DA0E23"/>
     <w:rsid w:val="00DA1B9C"/>
     <w:rsid w:val="00DA2F00"/>
     <w:rsid w:val="00DB0346"/>
     <w:rsid w:val="00DB044C"/>
     <w:rsid w:val="00DB0D54"/>
     <w:rsid w:val="00DB7D90"/>
     <w:rsid w:val="00DC0EDB"/>
     <w:rsid w:val="00DE54BD"/>
     <w:rsid w:val="00DE71A2"/>
     <w:rsid w:val="00DF111F"/>
+    <w:rsid w:val="00E04D98"/>
     <w:rsid w:val="00E1074A"/>
     <w:rsid w:val="00E17692"/>
     <w:rsid w:val="00E2224F"/>
     <w:rsid w:val="00E23921"/>
     <w:rsid w:val="00E2689C"/>
     <w:rsid w:val="00E304E0"/>
     <w:rsid w:val="00E46BB9"/>
     <w:rsid w:val="00E55138"/>
     <w:rsid w:val="00E55B83"/>
     <w:rsid w:val="00E56EE7"/>
     <w:rsid w:val="00E67F9F"/>
     <w:rsid w:val="00E70989"/>
     <w:rsid w:val="00E73FB5"/>
     <w:rsid w:val="00E84762"/>
     <w:rsid w:val="00E92F56"/>
     <w:rsid w:val="00E94F83"/>
     <w:rsid w:val="00EB0265"/>
     <w:rsid w:val="00EB3254"/>
     <w:rsid w:val="00EC0159"/>
     <w:rsid w:val="00EC5E4E"/>
     <w:rsid w:val="00ED0A70"/>
     <w:rsid w:val="00ED5492"/>
     <w:rsid w:val="00ED7901"/>
     <w:rsid w:val="00ED7DE0"/>
     <w:rsid w:val="00ED7E71"/>
     <w:rsid w:val="00EF0678"/>
     <w:rsid w:val="00EF3E1A"/>
     <w:rsid w:val="00F0011A"/>
     <w:rsid w:val="00F00B6C"/>
     <w:rsid w:val="00F03A8F"/>
     <w:rsid w:val="00F049A8"/>
     <w:rsid w:val="00F1736D"/>
     <w:rsid w:val="00F225D0"/>
     <w:rsid w:val="00F233FD"/>
     <w:rsid w:val="00F2365D"/>
     <w:rsid w:val="00F2590E"/>
     <w:rsid w:val="00F26A3E"/>
     <w:rsid w:val="00F335C7"/>
     <w:rsid w:val="00F34C45"/>
     <w:rsid w:val="00F518E6"/>
     <w:rsid w:val="00F601F3"/>
     <w:rsid w:val="00F612CE"/>
     <w:rsid w:val="00F62B40"/>
     <w:rsid w:val="00F633D8"/>
     <w:rsid w:val="00F652A8"/>
     <w:rsid w:val="00F74338"/>
     <w:rsid w:val="00F91190"/>
     <w:rsid w:val="00F920BA"/>
+    <w:rsid w:val="00F97ACF"/>
+    <w:rsid w:val="00FA3496"/>
     <w:rsid w:val="00FB1396"/>
     <w:rsid w:val="00FC2BCB"/>
     <w:rsid w:val="00FC325A"/>
     <w:rsid w:val="00FC5A89"/>
     <w:rsid w:val="00FD1B85"/>
     <w:rsid w:val="00FD4E1C"/>
     <w:rsid w:val="00FD5B0E"/>
     <w:rsid w:val="00FE4427"/>
     <w:rsid w:val="00FE45C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -14608,83 +17775,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71F83865-2ABB-43D3-AB77-126BFE1CAECC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>19977</Characters>
+  <Pages>11</Pages>
+  <Words>4127</Words>
+  <Characters>24764</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>PONIŻSZY DOKUMENT NALEŻY WYDRUKOWAĆ I WYPEŁNIĆ</vt:lpstr>
       <vt:lpstr>PONIŻSZY DOKUMENT NALEŻY WYDRUKOWAĆ I WYPEŁNIĆ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23260</CharactersWithSpaces>
+  <CharactersWithSpaces>28834</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>7405650</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:iod@parczew.praca.gov.pl</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2883663</vt:i4>
       </vt:variant>
       <vt:variant>